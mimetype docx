--- v0 (2026-06-08)
+++ v1 (2026-09-22)
@@ -1,1705 +1,2827 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="6835764D" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="4DC0C51B" w14:textId="77777777" w:rsidR="00C16A98" w:rsidRDefault="00C16A98" w:rsidP="00C16A98">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="015F124E" w14:textId="374DE977" w:rsidR="00A32210" w:rsidRPr="001F62CE" w:rsidRDefault="00C16A98" w:rsidP="00A32210">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:kern w:val="0"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:kern w:val="0"/>
-[...28 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ΑΙΤΗΣΗ ΔΙΑΘΕΣΗΣ ΑΘΛΗΤΙΚΟΥ ΧΩΡΟΥ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="775689C0" w14:textId="1720FF84" w:rsidR="00C16A98" w:rsidRPr="001F62CE" w:rsidRDefault="00A32210" w:rsidP="00A32210">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Η παρούσα επέχει θέση Υ.Δ Ν.1599/1986, Α' 75.  Η ακρίβεια των στοιχείων που υποβάλλονται με αυτή τη δήλωση μπορεί να ελεγχθεί με βάση το αρχείο άλλων υπηρεσιών (άρθρο 8 παρ. 4 Ν. 1599/1986)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DEF8EFF" w14:textId="77777777" w:rsidR="00C16A98" w:rsidRDefault="00C16A98" w:rsidP="00C16A98">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1368006C" w14:textId="2B4E7027" w:rsidR="00C16A98" w:rsidRPr="001F62CE" w:rsidRDefault="00C16A98" w:rsidP="00C16A98">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Αιτούμενη αθλητική εγκατάσταση: ………………………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3829E2AC" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
-[...33 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+    <w:p w14:paraId="17E4E735" w14:textId="40B15A38" w:rsidR="00C16A98" w:rsidRPr="001F62CE" w:rsidRDefault="001F62CE" w:rsidP="00C16A98">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Αιτούμενη περίοδος Σεπτέμβριος  </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67B51">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...........</w:t>
+      </w:r>
+      <w:r w:rsidR="00C16A98" w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> έως ...................</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB182B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.ΜΗΝΑΣ/ΕΤΟΣ</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00A67B51">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.(όχι πέραν 6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67B51" w:rsidRPr="00A67B51">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ου</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67B51">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> του επόμενου έτους)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4386AA08" w14:textId="77777777" w:rsidR="00C16A98" w:rsidRPr="001F62CE" w:rsidRDefault="00C16A98" w:rsidP="00C16A98">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9120" w:type="dxa"/>
         <w:tblInd w:w="-207" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3604"/>
         <w:gridCol w:w="5516"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007042B6" w:rsidRPr="007042B6" w14:paraId="79D7AD4F" w14:textId="77777777" w:rsidTr="008A6AE8">
+      <w:tr w:rsidR="00C16A98" w:rsidRPr="001F62CE" w14:paraId="08DB196D" w14:textId="77777777" w:rsidTr="00A55216">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0588CB3D" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
+          <w:p w14:paraId="2035BD37" w14:textId="77777777" w:rsidR="00C16A98" w:rsidRPr="001F62CE" w:rsidRDefault="00C16A98" w:rsidP="00A55216">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007042B6">
-[...3 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:r w:rsidRPr="001F62CE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Επωνυμία σωματείου</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6BE98D1E" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
+          <w:p w14:paraId="48A8A552" w14:textId="77777777" w:rsidR="00C16A98" w:rsidRPr="001F62CE" w:rsidRDefault="00C16A98" w:rsidP="00A55216">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007042B6" w:rsidRPr="007042B6" w14:paraId="480250AC" w14:textId="77777777" w:rsidTr="008A6AE8">
+      <w:tr w:rsidR="00C16A98" w:rsidRPr="001F62CE" w14:paraId="0A5977BA" w14:textId="77777777" w:rsidTr="00A55216">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6220A1D0" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
+          <w:p w14:paraId="586B2DE2" w14:textId="77777777" w:rsidR="00C16A98" w:rsidRPr="001F62CE" w:rsidRDefault="00C16A98" w:rsidP="00A55216">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007042B6">
-[...3 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:r w:rsidRPr="001F62CE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ΑΦΜ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18EC9AFB" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
+          <w:p w14:paraId="22CC154A" w14:textId="77777777" w:rsidR="00C16A98" w:rsidRPr="001F62CE" w:rsidRDefault="00C16A98" w:rsidP="00A55216">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007042B6" w:rsidRPr="007042B6" w14:paraId="485626D1" w14:textId="77777777" w:rsidTr="008A6AE8">
+      <w:tr w:rsidR="00C16A98" w:rsidRPr="001F62CE" w14:paraId="52CFE5DA" w14:textId="77777777" w:rsidTr="00A55216">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BDDA6E3" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
+          <w:p w14:paraId="2552C4C2" w14:textId="77777777" w:rsidR="00C16A98" w:rsidRPr="001F62CE" w:rsidRDefault="00C16A98" w:rsidP="00A55216">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007042B6">
-[...3 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:r w:rsidRPr="001F62CE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ΔΟΥ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2158021F" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
+          <w:p w14:paraId="73530411" w14:textId="77777777" w:rsidR="00C16A98" w:rsidRPr="001F62CE" w:rsidRDefault="00C16A98" w:rsidP="00A55216">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007042B6" w:rsidRPr="007042B6" w14:paraId="2EA51CE4" w14:textId="77777777" w:rsidTr="008A6AE8">
+      <w:tr w:rsidR="00C16A98" w:rsidRPr="001F62CE" w14:paraId="19CE2478" w14:textId="77777777" w:rsidTr="00A55216">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C1C0BAD" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
+          <w:p w14:paraId="1B6FE89D" w14:textId="1D6F6138" w:rsidR="00C16A98" w:rsidRPr="001F62CE" w:rsidRDefault="0046293B" w:rsidP="00A55216">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007042B6">
-[...5 lines deleted...]
-              <w:t>Ταχυδρομική διεύθυνση</w:t>
+            <w:r w:rsidRPr="001F62CE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Φορολογική </w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="00C16A98" w:rsidRPr="001F62CE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>διεύθυνση</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F62CE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> σωματείου</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="402A37A2" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
+          <w:p w14:paraId="2F3B879B" w14:textId="77777777" w:rsidR="00C16A98" w:rsidRPr="001F62CE" w:rsidRDefault="00C16A98" w:rsidP="00A55216">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007042B6" w:rsidRPr="007042B6" w14:paraId="10B1114E" w14:textId="77777777" w:rsidTr="008A6AE8">
+      <w:tr w:rsidR="00C16A98" w:rsidRPr="001F62CE" w14:paraId="3E05C5BD" w14:textId="77777777" w:rsidTr="00A55216">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F5224E8" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
+          <w:p w14:paraId="1459DD4C" w14:textId="77777777" w:rsidR="00C16A98" w:rsidRPr="001F62CE" w:rsidRDefault="00C16A98" w:rsidP="00A55216">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007042B6">
-[...3 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:r w:rsidRPr="001F62CE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Τηλέφωνο</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D5E9618" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
+          <w:p w14:paraId="568B6DF2" w14:textId="77777777" w:rsidR="00C16A98" w:rsidRPr="001F62CE" w:rsidRDefault="00C16A98" w:rsidP="00A55216">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007042B6" w:rsidRPr="007042B6" w14:paraId="00B38F28" w14:textId="77777777" w:rsidTr="008A6AE8">
+      <w:tr w:rsidR="00C16A98" w:rsidRPr="001F62CE" w14:paraId="43C23DFF" w14:textId="77777777" w:rsidTr="00A55216">
         <w:trPr>
           <w:trHeight w:val="258"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73F1971A" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
+          <w:p w14:paraId="7E7FC1EB" w14:textId="09072E76" w:rsidR="00C16A98" w:rsidRPr="001F62CE" w:rsidRDefault="00C16A98" w:rsidP="00A55216">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007042B6">
-[...2 lines deleted...]
-                <w:kern w:val="0"/>
+            <w:r w:rsidRPr="001F62CE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
-                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Email</w:t>
+            </w:r>
+            <w:r w:rsidR="00A32210" w:rsidRPr="001F62CE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="163EC260" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
+          <w:p w14:paraId="063F418C" w14:textId="77777777" w:rsidR="00C16A98" w:rsidRPr="001F62CE" w:rsidRDefault="00C16A98" w:rsidP="00A55216">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007042B6" w:rsidRPr="007042B6" w14:paraId="31ECF66E" w14:textId="77777777" w:rsidTr="008A6AE8">
+      <w:tr w:rsidR="00C16A98" w:rsidRPr="001F62CE" w14:paraId="282DAA3B" w14:textId="77777777" w:rsidTr="00A55216">
         <w:trPr>
           <w:trHeight w:val="814"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0387A071" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
+          <w:p w14:paraId="0DD14AF0" w14:textId="656F571C" w:rsidR="00C16A98" w:rsidRPr="001F62CE" w:rsidRDefault="00C16A98" w:rsidP="00A55216">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007042B6">
-[...3 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:r w:rsidRPr="001F62CE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Όνομα, επώνυμο, τηλέφωνο, </w:t>
             </w:r>
-            <w:r w:rsidRPr="007042B6">
-[...2 lines deleted...]
-                <w:kern w:val="0"/>
+            <w:r w:rsidRPr="001F62CE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
-                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>email</w:t>
             </w:r>
-            <w:r w:rsidRPr="007042B6">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> προέδρου ή νόμιμου εκπρόσωπου</w:t>
+            <w:r w:rsidRPr="001F62CE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> νόμιμου εκπρόσωπου</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0522B74B" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
+          <w:p w14:paraId="313490DC" w14:textId="77777777" w:rsidR="00C16A98" w:rsidRPr="001F62CE" w:rsidRDefault="00C16A98" w:rsidP="00A55216">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1FDE659D" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
+          <w:p w14:paraId="48A62030" w14:textId="77777777" w:rsidR="00C16A98" w:rsidRPr="001F62CE" w:rsidRDefault="00C16A98" w:rsidP="00A55216">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007042B6" w:rsidRPr="007042B6" w14:paraId="08277852" w14:textId="77777777" w:rsidTr="008A6AE8">
+      <w:tr w:rsidR="00C16A98" w:rsidRPr="001F62CE" w14:paraId="1E39A93A" w14:textId="77777777" w:rsidTr="00A55216">
         <w:trPr>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AB6996C" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
+          <w:p w14:paraId="7AE85646" w14:textId="77777777" w:rsidR="00C16A98" w:rsidRPr="001F62CE" w:rsidRDefault="00C16A98" w:rsidP="00A55216">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007042B6">
-[...3 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:r w:rsidRPr="001F62CE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Άθλημα </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A28BEAA" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
+          <w:p w14:paraId="3E42A827" w14:textId="77777777" w:rsidR="00C16A98" w:rsidRPr="001F62CE" w:rsidRDefault="00C16A98" w:rsidP="00A55216">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="001F62CE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                     </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007042B6" w:rsidRPr="007042B6" w14:paraId="788B609C" w14:textId="77777777" w:rsidTr="008A6AE8">
+      <w:tr w:rsidR="00C16A98" w:rsidRPr="001F62CE" w14:paraId="0B7F4039" w14:textId="77777777" w:rsidTr="00A55216">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D3F9F4E" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
+          <w:p w14:paraId="4E26B639" w14:textId="77777777" w:rsidR="00C16A98" w:rsidRPr="001F62CE" w:rsidRDefault="00C16A98" w:rsidP="00A55216">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007042B6">
-[...3 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:r w:rsidRPr="001F62CE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Κατηγορία</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="251DCD5F" w14:textId="1DC8085B" w:rsidR="0046293B" w:rsidRPr="001F62CE" w:rsidRDefault="0046293B" w:rsidP="00A55216">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CCF520C" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
+          <w:p w14:paraId="035C6AF1" w14:textId="77777777" w:rsidR="00C16A98" w:rsidRPr="001F62CE" w:rsidRDefault="00C16A98" w:rsidP="00A55216">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007042B6" w:rsidRPr="007042B6" w14:paraId="509BDA29" w14:textId="77777777" w:rsidTr="008A6AE8">
+      <w:tr w:rsidR="00C16A98" w:rsidRPr="001F62CE" w14:paraId="0F79AFD9" w14:textId="77777777" w:rsidTr="00A55216">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1606411A" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
+          <w:p w14:paraId="2BCF85AD" w14:textId="1730A95C" w:rsidR="00C16A98" w:rsidRPr="001F62CE" w:rsidRDefault="0046293B" w:rsidP="00A55216">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007042B6">
-[...5 lines deleted...]
-              <w:t>Τμήμα που θα αθλείται (εκτός υποδομών)</w:t>
+            <w:r w:rsidRPr="001F62CE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Αγωνιστικό </w:t>
+            </w:r>
+            <w:r w:rsidR="00C16A98" w:rsidRPr="001F62CE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Τμήμα που θα αθλείται (εκτός υποδομών-ακαδημιών)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08FC42D0" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
+          <w:p w14:paraId="534815D0" w14:textId="77777777" w:rsidR="00C16A98" w:rsidRPr="001F62CE" w:rsidRDefault="00C16A98" w:rsidP="00A55216">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="001F62CE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                       </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007042B6" w:rsidRPr="007042B6" w14:paraId="377EFBD6" w14:textId="77777777" w:rsidTr="008A6AE8">
+      <w:tr w:rsidR="00C16A98" w:rsidRPr="001F62CE" w14:paraId="48026D29" w14:textId="77777777" w:rsidTr="00A55216">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="060D445E" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
+          <w:p w14:paraId="4A5BBECB" w14:textId="5712F6E1" w:rsidR="00C16A98" w:rsidRPr="001F62CE" w:rsidRDefault="00C16A98" w:rsidP="00A55216">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007042B6">
-[...3 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:r w:rsidRPr="001F62CE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Αριθμός αθλητών / </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007042B6">
-[...3 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:r w:rsidRPr="001F62CE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ριών</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001F62CE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A32210" w:rsidRPr="001F62CE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(αγωνιστικά τμήματα)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46048C16" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
+          <w:p w14:paraId="3CB35CF8" w14:textId="77777777" w:rsidR="00C16A98" w:rsidRPr="001F62CE" w:rsidRDefault="00C16A98" w:rsidP="00A55216">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007042B6" w:rsidRPr="007042B6" w14:paraId="139E3313" w14:textId="77777777" w:rsidTr="008A6AE8">
+      <w:tr w:rsidR="00C16A98" w:rsidRPr="001F62CE" w14:paraId="21A18BC5" w14:textId="77777777" w:rsidTr="00A55216">
+        <w:trPr>
+          <w:trHeight w:val="317"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3604" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20229A49" w14:textId="568E02AA" w:rsidR="00C16A98" w:rsidRPr="001F62CE" w:rsidRDefault="00C16A98" w:rsidP="00A55216">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F62CE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Αριθμός μελών υποδομών (ακαδημιών</w:t>
+            </w:r>
+            <w:r w:rsidR="00A32210" w:rsidRPr="001F62CE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A32210" w:rsidRPr="001F62CE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>προαγωνιστικά</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001F62CE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5516" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A859492" w14:textId="77777777" w:rsidR="00C16A98" w:rsidRPr="001F62CE" w:rsidRDefault="00C16A98" w:rsidP="00A55216">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C16A98" w:rsidRPr="001F62CE" w14:paraId="67EA1EDB" w14:textId="77777777" w:rsidTr="00A55216">
         <w:trPr>
           <w:trHeight w:val="945"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D902466" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
+          <w:p w14:paraId="4D7BB92A" w14:textId="77777777" w:rsidR="00C16A98" w:rsidRPr="001F62CE" w:rsidRDefault="00C16A98" w:rsidP="00A55216">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007042B6">
-[...3 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:r w:rsidRPr="001F62CE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Αριθμός καταχώρησης στο</w:t>
             </w:r>
-            <w:r w:rsidRPr="007042B6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="001F62CE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:kern w:val="0"/>
-                <w14:ligatures w14:val="none"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007042B6">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="001F62CE">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Μητρώο Αθλητικών Σωματείων </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DD126DC" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
+          <w:p w14:paraId="1E7B6DBB" w14:textId="77777777" w:rsidR="00C16A98" w:rsidRPr="001F62CE" w:rsidRDefault="00C16A98" w:rsidP="00A55216">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:kern w:val="0"/>
-                <w14:ligatures w14:val="none"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007042B6">
-[...4 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+            <w:r w:rsidRPr="001F62CE">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">&amp; </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007042B6">
-[...6 lines deleted...]
-              <w:t>επικαιροποιήσης</w:t>
+            <w:r w:rsidRPr="001F62CE">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>επικαιροποίησης</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007042B6">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> εγγραφής για το συγκεκριμένο άθλημα</w:t>
+            <w:r w:rsidRPr="001F62CE">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> εγγραφής στο Ε-</w:t>
             </w:r>
-            <w:r w:rsidRPr="007042B6">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+            <w:r w:rsidRPr="001F62CE">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>KOYROS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F62CE">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> για το συγκεκριμένο άθλημα  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BCC9C8B" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
+          <w:p w14:paraId="002D60E0" w14:textId="77777777" w:rsidR="00C16A98" w:rsidRPr="001F62CE" w:rsidRDefault="00C16A98" w:rsidP="00A55216">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007042B6" w:rsidRPr="007042B6" w14:paraId="2B860508" w14:textId="77777777" w:rsidTr="008A6AE8">
+      <w:tr w:rsidR="00C16A98" w:rsidRPr="001F62CE" w14:paraId="5C871ACE" w14:textId="77777777" w:rsidTr="00A55216">
         <w:trPr>
           <w:trHeight w:val="519"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3604" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="371A2AAF" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
+          <w:p w14:paraId="1BAE9B38" w14:textId="21090774" w:rsidR="00C16A98" w:rsidRPr="001F62CE" w:rsidRDefault="00C16A98" w:rsidP="00A55216">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007042B6">
-[...23 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01E439B2" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
+          <w:p w14:paraId="1485652D" w14:textId="77777777" w:rsidR="00C16A98" w:rsidRPr="001F62CE" w:rsidRDefault="00C16A98" w:rsidP="00A55216">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="none"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4F7BD38F" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="461C3829" w14:textId="77777777" w:rsidR="00C16A98" w:rsidRPr="001F62CE" w:rsidRDefault="00C16A98" w:rsidP="00C16A98">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:kern w:val="0"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7904E2B4" w14:textId="50A11810" w:rsidR="001F62CE" w:rsidRDefault="001F62CE" w:rsidP="001F62CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Δηλώνω υπεύθυνα ότι η ηλεκτρονική διεύθυνση του νόμιμου εκπροσώπου που δηλώνεται</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">στην παρούσα χρησιμοποιείται για την κοινοποίηση, επίδοση και επικοινωνία με το </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>σωματείο, αντί της ηλεκτρονικής διεύθυνσης που έχει δηλωθεί στο πληροφοριακό σύστημα της Φορολογικής Διοίκησης</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (άρθρο </w:t>
+      </w:r>
+      <w:r w:rsidR="00763F71">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>740 ν.5314/2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B30C06B" w14:textId="292144DC" w:rsidR="007025DD" w:rsidRPr="001F62CE" w:rsidRDefault="007025DD" w:rsidP="001F62CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B7A0EDF" w14:textId="152A442F" w:rsidR="001F62CE" w:rsidRPr="001F62CE" w:rsidRDefault="001F62CE" w:rsidP="001F62CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Για το Σωματείο</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="513CBDF7" w14:textId="3EA111DE" w:rsidR="00763F71" w:rsidRDefault="001F62CE" w:rsidP="00763F71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44375078" w14:textId="1916F372" w:rsidR="007025DD" w:rsidRDefault="007025DD" w:rsidP="00763F71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20862CD0" w14:textId="77777777" w:rsidR="007025DD" w:rsidRDefault="007025DD" w:rsidP="00763F71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05D745C2" w14:textId="77777777" w:rsidR="00763F71" w:rsidRDefault="00763F71" w:rsidP="00763F71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2499680A" w14:textId="10F82C66" w:rsidR="001F62CE" w:rsidRPr="00763F71" w:rsidRDefault="00763F71" w:rsidP="00763F71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00763F71">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                          </w:t>
+      </w:r>
+      <w:r w:rsidR="001F62CE" w:rsidRPr="00763F71">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="001F62CE" w:rsidRPr="00763F71">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(υπογραφή, Ονοματεπώνυμο   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C39181B" w14:textId="29F37214" w:rsidR="001F62CE" w:rsidRPr="00763F71" w:rsidRDefault="001F62CE" w:rsidP="00763F71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00763F71">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                      </w:t>
+      </w:r>
+      <w:r w:rsidR="00763F71">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00763F71">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">νόμιμου εκπροσώπου &amp;                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255EA0CC" w14:textId="0ED73ADB" w:rsidR="001F62CE" w:rsidRPr="00763F71" w:rsidRDefault="001F62CE" w:rsidP="00763F71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00763F71">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                       </w:t>
+      </w:r>
+      <w:r w:rsidR="00763F71">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00763F71">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Σφραγίδα σωματείου)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E24913E" w14:textId="7B6C426D" w:rsidR="001F62CE" w:rsidRPr="001F62CE" w:rsidRDefault="001F62CE" w:rsidP="00C16A98">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:kern w:val="0"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EFF4ECA" w14:textId="77777777" w:rsidR="007025DD" w:rsidRDefault="007025DD" w:rsidP="007025DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:kern w:val="0"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="253E7F10" w14:textId="77777777" w:rsidR="007025DD" w:rsidRDefault="007025DD" w:rsidP="007025DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:kern w:val="0"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5254FB14" w14:textId="77777777" w:rsidR="007025DD" w:rsidRDefault="007025DD" w:rsidP="007025DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:kern w:val="0"/>
-          <w14:ligatures w14:val="none"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7010F0FD" w14:textId="77777777" w:rsidR="007025DD" w:rsidRDefault="007025DD" w:rsidP="007025DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17309A16" w14:textId="77777777" w:rsidR="007025DD" w:rsidRDefault="007025DD" w:rsidP="007025DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B810754" w14:textId="77777777" w:rsidR="007025DD" w:rsidRDefault="007025DD" w:rsidP="007025DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C830E76" w14:textId="77777777" w:rsidR="007025DD" w:rsidRDefault="007025DD" w:rsidP="007025DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78DE3BB2" w14:textId="77777777" w:rsidR="007025DD" w:rsidRDefault="007025DD" w:rsidP="007025DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56F49EF2" w14:textId="77777777" w:rsidR="007025DD" w:rsidRDefault="007025DD" w:rsidP="007025DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09F95E3D" w14:textId="77777777" w:rsidR="007025DD" w:rsidRDefault="007025DD" w:rsidP="007025DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F5FB529" w14:textId="01829777" w:rsidR="007025DD" w:rsidRPr="001F62CE" w:rsidRDefault="007025DD" w:rsidP="007025DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Συνημμένα: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F292930" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
-[...11 lines deleted...]
-    <w:p w14:paraId="491DF4B2" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
+    <w:p w14:paraId="45B5D636" w14:textId="77777777" w:rsidR="007025DD" w:rsidRPr="001F62CE" w:rsidRDefault="007025DD" w:rsidP="007025DD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...22 lines deleted...]
-          <w:kern w:val="0"/>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="el-GR"/>
-          <w14:ligatures w14:val="none"/>
-[...6 lines deleted...]
-          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00763F71">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="el-GR"/>
-          <w14:ligatures w14:val="none"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="6AEE072B" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
+        </w:rPr>
+        <w:t>α)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Υπεύθυνη Δήλωση μέσω </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+        </w:rPr>
+        <w:t>gov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="el-GR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+        </w:rPr>
+        <w:t>gr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> του προέδρου / νόμιμου εκπροσώπου του σωματείου πως συμφωνεί με όλους τους όρους του </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">παρόντος </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="el-GR"/>
+        </w:rPr>
+        <w:t>Κανονισμού και είναι υπεύθυνος για την τήρησή του από όλα τα μέλη του σωματείου.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE7BA3E" w14:textId="77777777" w:rsidR="007025DD" w:rsidRPr="001F62CE" w:rsidRDefault="007025DD" w:rsidP="007025DD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:kern w:val="0"/>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="el-GR"/>
-          <w14:ligatures w14:val="none"/>
-[...6 lines deleted...]
-          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00763F71">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="el-GR"/>
-          <w14:ligatures w14:val="none"/>
-[...16 lines deleted...]
-          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>β)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="el-GR"/>
-          <w14:ligatures w14:val="none"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="4895E0F3" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
+        </w:rPr>
+        <w:t xml:space="preserve"> Υπεύθυνη Δήλωση μέσω </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+        </w:rPr>
+        <w:t>gov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="el-GR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+        </w:rPr>
+        <w:t>gr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> του προέδρου / νόμιμου εκπροσώπου του σωματείου πως όλοι οι αθλητές/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="el-GR"/>
+        </w:rPr>
+        <w:t>ριες</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (αγωνιστικά τμήματα) έχουν Κάρτα Υγείας Αθλητή/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="el-GR"/>
+        </w:rPr>
+        <w:t>ριας</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="el-GR"/>
+        </w:rPr>
+        <w:t>, ονομαστική κατάσταση αυτών, αριθμό δελτίου και ημερομηνία γέννησης.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33E0DA8E" w14:textId="77777777" w:rsidR="007025DD" w:rsidRDefault="007025DD" w:rsidP="007025DD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...14 lines deleted...]
-        <w:t>δ) Υπεύθυνη Δήλωση του προέδρου του σωματείου πως όλοι οι αθλητές/</w:t>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00763F71">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>γ)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ονομαστική κατάσταση των προπονητών/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007042B6">
-[...7 lines deleted...]
-        <w:t>ριες</w:t>
+      <w:r w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ριών</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007042B6">
-[...32 lines deleted...]
-    <w:p w14:paraId="38E3AC82" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
+      <w:r w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> με σχετική άδεια από την ΓΓΑ, ή πτυχίο φυσικής αγωγής ή επαγγελματική ταυτότητα προπονητή για το συγκεκριμένο άθλημα</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="542D4124" w14:textId="77777777" w:rsidR="007025DD" w:rsidRPr="001E4625" w:rsidRDefault="007025DD" w:rsidP="007025DD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...37 lines deleted...]
-    <w:p w14:paraId="115DD617" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">δ) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4625">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Υπεύθυνη Δήλωση μέσω gov.gr του Προέδρου ή του νόμιμου εκπροσώπου του Σωματείου</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4625">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, με ονομαστική κατάσταση έως δύο (2) ατόμων, τα οποία θα εκτελούν καθήκοντα </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4625">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Επόπτη Ασφαλείας</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4625">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4625">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>και</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4625">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4625">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ειδικευμένου Επόπτη</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4625">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, αντίστοιχα. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4625">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Η ανωτέρω δήλωση αφορά αποκλειστικά κολυμβητικούς συλλόγους).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6728EDD3" w14:textId="77777777" w:rsidR="007025DD" w:rsidRPr="001F62CE" w:rsidRDefault="007025DD" w:rsidP="007025DD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:kern w:val="0"/>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="el-GR"/>
-          <w14:ligatures w14:val="none"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="el-GR"/>
+        </w:rPr>
+        <w:t>ε</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00763F71">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="el-GR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Υπεύθυνη Δήλωση μέσω </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007042B6">
-[...3 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+        </w:rPr>
+        <w:t>gov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="el-GR"/>
-          <w14:ligatures w14:val="none"/>
-[...1 lines deleted...]
-        <w:t>στ</w:t>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="el-GR"/>
+        </w:rPr>
+        <w:t>gr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> του προέδρου / νόμιμου εκπροσώπου του σωματείου πως όλα τα μέλη των υποδομών τους (ακαδημίες-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="el-GR"/>
+        </w:rPr>
+        <w:t>προαγωνιστικά</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007042B6">
-[...3 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="el-GR"/>
-          <w14:ligatures w14:val="none"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="57EAE22F" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
+        </w:rPr>
+        <w:t>) διαθέτουν βεβαίωση ιατρού για δυνατότητα άθλησης και ονομαστική κατάσταση αυτών με ημερομηνία γέννησης.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28389923" w14:textId="77777777" w:rsidR="007025DD" w:rsidRDefault="007025DD" w:rsidP="007025DD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:kern w:val="0"/>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="el-GR"/>
-          <w14:ligatures w14:val="none"/>
-[...6 lines deleted...]
-          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="el-GR"/>
-          <w14:ligatures w14:val="none"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="68F3F6E5" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
+        </w:rPr>
+        <w:t>στ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00763F71">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="el-GR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F62CE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Αντίγραφο εγκεκριμένου καταστατικού του σωματείου, με τις υποχρεωτικές τροποποιήσεις του άρθρου 30 του ν.4726/2020 όπως ισχύει κάθε φορά, στο οποίο προσδιορίζεται ο σκοπός ίδρυσής του </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4625">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="el-GR"/>
+        </w:rPr>
+        <w:t>(Μόνο στην περίπτωση που δεν έχει κατατεθεί).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E579342" w14:textId="77777777" w:rsidR="007025DD" w:rsidRDefault="007025DD" w:rsidP="007025DD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-          <w:kern w:val="0"/>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="el-GR"/>
-          <w14:ligatures w14:val="none"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="72539684" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="el-GR"/>
+        </w:rPr>
+        <w:t>ζ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4625">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="el-GR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4625">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Πρακτικό σύστασης σε Σώμα του εν ενεργεία Διοικητικού Συμβουλίου του σωματείου. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4625">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Μόνο στην περίπτωση αλλαγής από την προηγούμενη αγωνιστική περίοδο). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20B8FFA7" w14:textId="77777777" w:rsidR="007025DD" w:rsidRDefault="007025DD" w:rsidP="007025DD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">θ) </w:t>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>η</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4625">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007042B6">
-[...4 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+      <w:r w:rsidRPr="001E4625">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Επικαιροποιημένο</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007042B6">
-[...4 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+      <w:r w:rsidRPr="001E4625">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> μητρώο καταχώρησης στο </w:t>
       </w:r>
-      <w:r w:rsidRPr="007042B6">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+      <w:r w:rsidRPr="001E4625">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Μητρώο Αθλητικών Σωματείων</w:t>
       </w:r>
-      <w:r w:rsidRPr="007042B6">
-[...9 lines deleted...]
-    <w:p w14:paraId="0BC2324E" w14:textId="77777777" w:rsidR="007042B6" w:rsidRPr="007042B6" w:rsidRDefault="007042B6" w:rsidP="007042B6">
+      <w:r w:rsidRPr="001E4625">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> της ΓΓΑ, του έτους αίτησης </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4625">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>&amp;  εγγραφής στο Ε-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4625">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>KOYROS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4625">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> για το συγκεκριμένο άθλημα</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4625">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4625">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4625">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Χωρίς υποχρέωση για νεοσύστατο σωματείο. Στην περίπτωση αυτή, εντός 2 ετών από την ημερομηνία εγγραφής στην αντίστοιχη Ομοσπονδία)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4625">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4625">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="743477BE" w14:textId="3F825E43" w:rsidR="007025DD" w:rsidRPr="001E4625" w:rsidRDefault="007025DD" w:rsidP="007025DD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...18 lines deleted...]
-        <w:ind w:hanging="284"/>
+          <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E4625">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>θ)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4625">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Βεβαίωση περί μη οφειλής στο Δήμο τελών χρήσης της προηγούμεν</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67B51">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ης αθλητικής περιόδου </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4625">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">κατά την ημερομηνία υποβολής της αίτησης </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4625">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Δεν ισχύει για ποδοσφαιρικά σωματεία).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE29835" w14:textId="77777777" w:rsidR="007025DD" w:rsidRPr="001F62CE" w:rsidRDefault="007025DD" w:rsidP="007025DD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-        <w:ind w:hanging="284"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EF5D72F" w14:textId="77777777" w:rsidR="007025DD" w:rsidRPr="001F62CE" w:rsidRDefault="007025DD" w:rsidP="007025DD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...22 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId5"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="004A608D" w14:textId="06343D82" w:rsidR="00C16A98" w:rsidRPr="001F62CE" w:rsidRDefault="00C16A98">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00C16A98" w:rsidRPr="001F62CE" w:rsidSect="00A32210">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1133" w:bottom="1440" w:left="851" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="284" w:right="1797" w:bottom="284" w:left="1797" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A1"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A1"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="A1"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...61 lines deleted...]
-</w:hdr>
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40040EE0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B4664AA2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007042B6"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00E66EC8"/>
+    <w:rsidRoot w:val="00C16A98"/>
+    <w:rsid w:val="001F62CE"/>
+    <w:rsid w:val="0046293B"/>
+    <w:rsid w:val="0069465D"/>
+    <w:rsid w:val="007025DD"/>
+    <w:rsid w:val="00763F71"/>
+    <w:rsid w:val="00A0404E"/>
+    <w:rsid w:val="00A32210"/>
+    <w:rsid w:val="00A67B51"/>
+    <w:rsid w:val="00AB182B"/>
+    <w:rsid w:val="00C16A98"/>
+    <w:rsid w:val="00CC04A8"/>
+    <w:rsid w:val="00D55108"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="el-GR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1ABE9E74"/>
+  <w14:docId w14:val="3C6628C6"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{E77ABF67-10B8-49C9-96F7-F7C9D4154AF4}"/>
+  <w15:docId w15:val="{587C63F2-3993-4284-97BA-B7B1F1E271B1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="el-GR" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2027,829 +3149,241 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-  </w:style>
-[...197 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00C16A98"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="1Char">
-    <w:name w:val="Επικεφαλίδα 1 Char"/>
+  <w:style w:type="character" w:styleId="a3">
+    <w:name w:val="Strong"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007042B6"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C16A98"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...142 lines deleted...]
-      <w:szCs w:val="56"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
-    <w:name w:val="Subtitle"/>
-[...63 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="007042B6"/>
+    <w:rsid w:val="001F62CE"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a7">
-    <w:name w:val="Intense Emphasis"/>
+  <w:style w:type="character" w:styleId="a5">
+    <w:name w:val="Emphasis"/>
     <w:basedOn w:val="a0"/>
-    <w:uiPriority w:val="21"/>
+    <w:uiPriority w:val="20"/>
     <w:qFormat/>
-    <w:rsid w:val="007042B6"/>
+    <w:rsid w:val="007025DD"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
-  </w:style>
-[...141 lines deleted...]
-    <w:rsid w:val="007042B6"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Θέμα του Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -2958,57 +3492,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1641</Characters>
+  <Pages>2</Pages>
+  <Words>620</Words>
+  <Characters>3351</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>27</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Τίτλος</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1941</CharactersWithSpaces>
+  <CharactersWithSpaces>3964</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>ΒΑΣΙΛΕΙΟΣ ΜΙΧΑΗΛ</dc:creator>
+  <dc:creator>user</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>